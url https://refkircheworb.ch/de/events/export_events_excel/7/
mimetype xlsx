--- v0 (2026-04-21)
+++ v1 (2026-06-27)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M92"/>
+  <dimension ref="A1:M89"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Eventtyp</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Titel</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Wochentag</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -488,4601 +488,4495 @@
       </c>
       <c r="J1" t="inlineStr">
         <is>
           <t>PLZ</t>
         </is>
       </c>
       <c r="K1" t="inlineStr">
         <is>
           <t>Stadt</t>
         </is>
       </c>
       <c r="L1" t="inlineStr">
         <is>
           <t>Kurzbeschreibung</t>
         </is>
       </c>
       <c r="M1" t="inlineStr">
         <is>
           <t>Text</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>Gottesdienst mit Turnerchörli</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>28</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>06</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>07:30</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
+          <t>in der Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L2" t="inlineStr">
         <is>
-          <t>Wasserschloss Brugg AG</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrer Daniel Marti, Klavier Katrin Günther, Turnerchörli.
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>02</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>14:00</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
         </is>
       </c>
       <c r="L3" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
-[...2 lines deleted...]
-      <c r="M3" t="inlineStr"/>
+          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Chor EGW</t>
+          <t>Gottesdienst mit Praetorius Consort</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L4" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Chor EGW
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Praetorius Consort
+Herzliche Einladung zum Kirchenkaffee
+Im Anschluss an den Gottesdienst laden wir Sie zur ausserordentlichen Kirchgemeindeversammlung ein: Wahl zur Neubesetzung einer Pfarrperson: Gerd Sundermann</t>
         </is>
       </c>
       <c r="M4" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Kennenlernabend KUW</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>08</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>17:30</t>
+          <t>13:20</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>Start Kirche Worb, anschliessend KGH Worb</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L5" t="inlineStr">
         <is>
-          <t>Einladung für interessierte Familien mit künftigen Erstklasskindern an den Informationsanlass Kennenlernabend KUW «Der Weg zur Konfirmation»</t>
+          <t>Brunnadern - Helvetiaplatz Bern (via Egelsee, Bärenpark)
+Treffpunkt Worb RBS 13.20 Uhr / Abfahrt 13.30 Uhr, T6, 3 Zonen Tageskarte
+Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>Der Abend lädt ein, Fragen bezüglich KUW zu stellen, gemeinsam die Kirche zu besichtigen und die Unterrichtenden kennen zu lernen. Anschliessend sind Gross und Klein zu einem gemeinsamen Pizzaessen im Kirchgemeindehaus eingeladen. Abschluss: ca. 19 Uhr. Wir freuen uns auf viele Familien! Anmeldungen gerne bis 19. März 2026 an: isabel.carreno@refkircheworb.chKatechetin/Koordinatorin Isabel Carreño und Katechetin Tabea Müllerhier geht's zum Flyer</t>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>HEREINSPAZIERT....</t>
+          <t>Gottesdienst mit Duo „Kraft-Töne“</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L6" t="inlineStr">
         <is>
-          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrer Daniel Marti, Duo „Kraft-Töne“: Rebecca Ankenbrand, Klarinette; Gerhard Wolters, Klavier
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M6" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
+          <t>Gottesdienst mit Abendmahl</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>14:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L7" t="inlineStr">
         <is>
-          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrer Philippe Ammann, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M7" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Konfirmations-Gottesdienst</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>07:00</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb Dorf</t>
         </is>
       </c>
       <c r="L8" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer</t>
+          <t>Wandertour Étang de la Gruère (Kt. JU)</t>
         </is>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>Konfirmandinnen und Konfirmanden der Klasse von Daniel Marti</t>
+          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Gottesdienst, Abschlussfeier KUW5</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>26</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>07</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>18:45</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L9" t="inlineStr">
         <is>
-          <t>Koordinatorin/Katechetin Isabel Carreño und Katechetin Tabea Müller-Gyger, Orgel Uta Pfautsch</t>
+          <t>Pfarrer Philippe Ammann, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>02</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L10" t="inlineStr">
         <is>
-          <t>Anmeldung bei Erika Neuhaus bis Montag, 4.5., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrer Theo Leuenberger, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Konfirmations-Gottesdienst</t>
+          <t>ökumenischer Gottesdienst zum Schulanfang</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>09</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L11" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch</t>
+          <t>Pfarrer Daniel Marti, Gemeindeleiter Peter Sladkovic-Büchel, Koordinatorin KUW/Katechetin Isabel Carreño, Orgel Annette Unternährer</t>
         </is>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>Konfirmandinnen und Konfirmanden der Klasse von Nadja Heimlicher</t>
+          <t>Gottesdienst mit SegnungIn diesem Familiengottesdienst singen und feiern wir zusammen, halten inne und lassen uns gemeinsam mit einer Geschichte für den ersten Kindergarten-/Schultag ermutigen.hier geht's zum Einladungsflyer</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>10:50</t>
+          <t>13:10</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>Worb RBS</t>
         </is>
       </c>
       <c r="L12" t="inlineStr">
         <is>
-          <t>Hondrich Schulh. - Faulensee
-Treffpunkt: Worb RBS 10.50h, Abfahrt 11.01h. T6, 7 Zonen Tageskarte. Leitung: Léonie Moser 079 645 59 26, Fritz Bösiger 031 351 13 16</t>
+          <t>Felsenau - Marzili Bern
+Treffpunkt Worb RBS 13.10 Uhr / Abfahrt 13.15 Uhr, S7, 3 Zonen Tageskarte
+Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
         </is>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>unter Angebote Generation 60plus finden Sie die Spaziergruppe Easy Broschüre</t>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Männergruppe</t>
+          <t>Zäme ässe Generation 60plus</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
           <t>12:00</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Rüfenacht</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L13" t="inlineStr">
         <is>
-          <t>Die Männergruppe renoviert die Spielhäuschen der British School im Kirchgemeindehaus in Rüfenacht
-[...8 lines deleted...]
-      </c>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 10.8., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
+        </is>
+      </c>
+      <c r="M13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Andacht unterwegs mit der DGR (Dorfgemeinschaft Rüfenacht)</t>
+          <t>Liturgischer Tagesbeginn</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
           <t>09:00</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L14" t="inlineStr">
         <is>
-          <t>Auffahrtswanderung mit Pfarrerin Rahel Vögeli</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Auffahrts-Gottesdienst mit Abendmahl</t>
+          <t>Gottesdienst mit Turnerchörli</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L15" t="inlineStr">
         <is>
-          <t>Pfarrerin Adelheid Heeb, Orgel Uta Pfautsch, Querflöte Katrin Huggler
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Turnerchörli
 Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Männergruppe</t>
+          <t>Ökumenische Taizé-Feier</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>19:00</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L16" t="inlineStr">
         <is>
-          <t>Die Männergruppe renoviert die Spielhäuschen der British School im Kirchgemeindehaus in Rüfenacht
-[...8 lines deleted...]
-      </c>
+          <t>Pfarrer Daniel Marti, Eveline Bernhardt, Blockflöte und Violine; Katrin Günther, Orgel</t>
+        </is>
+      </c>
+      <c r="M16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Härzbluet-Chor Wattenwil Bangerten</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>07:30</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb Dorf</t>
         </is>
       </c>
       <c r="L17" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Annette Unternährer, Härzbluet-Chor Wattenwil Bangerten,
-[...3 lines deleted...]
-      <c r="M17" t="inlineStr"/>
+          <t>Wandertour Schwarzsee, Riggisalp Panoramaweg Brecca</t>
+        </is>
+      </c>
+      <c r="M17" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Dora Isaak 031 839 18 19 / 079 712 21 58Josiane Schütz 031 981 11 63 / 078 867 52 51unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Openair-Brunnen-Gottesdienst mit Posaunenchor Arni Worb</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L18" t="inlineStr">
         <is>
-          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Uta Pfautsch</t>
+          <t>Pfarrer Daniel Marti, Posaunenchor Arni Worb
+Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>HEREINSPAZIERT....</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>07:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L19" t="inlineStr">
         <is>
-          <t>Wanderung über den Sonnenberg
-Zeiningen - Sonnenberg - Rheinfelden</t>
+          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
         </is>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+          <t>Vorbereitet und moderiert durch Sozialdiakonin Erika Neuhaus, Telefon 031 839 50 77 / erika.neuhaus@refkircheworb.ch</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Gottesdienst zu Pfingsten mit Abendmahl</t>
+          <t>Gottesdienst zum Bibelsonntag KUW6</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>08</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L20" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Querflöte Melissa da Silva, Orgel Annette Unternährer
-Herzliche Einladung zum Apéro</t>
+          <t>Katechetin Regula Berger, Orgel Annette Unternährer</t>
         </is>
       </c>
       <c r="M20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Gottesdienst KUW5</t>
+          <t>Generationenfest 2026 mit Kinderflohmarkt</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Di</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:00</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>um das Areal der Altersbetreuung Worb</t>
         </is>
       </c>
       <c r="L21" t="inlineStr">
         <is>
-          <t>Katechetin Regula Berger, Orgel offen</t>
-[...2 lines deleted...]
-      <c r="M21" t="inlineStr"/>
+          <t>Die Kirchgemeinde Worb macht auch dieses Jahr wieder mit anderen Beteiligten am diesjährigen Generationenfest vom Sa, 5. Sept. 2026 mit. Wir freuen uns auf Ihren Besuch!</t>
+        </is>
+      </c>
+      <c r="M21" t="inlineStr">
+        <is>
+          <t>näheres dazu im Flyer oder unter dem Link folgtFlyer Kinderflohmi</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Gottesdienst mit Installationsfeier von Pfarrerin Rahel Vögeli</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>06</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L22" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+          <t>«Gott, deine Gerechtigkeit steht wie die ewigen Berge und dein Recht wie die grosse Tiefe. Du hilfst Menschen und Tieren» (Psalm 36,7)
+Pfarrer Simon Jenny, Musik: Saxophon, Christoph Wiesmann und Orgel, Katrin Günther
+Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Spiel, Spass und Segen - Tauferinnerungs-Gottesdienst</t>
+          <t>Spaziergruppe Easy</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Sa</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>09</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>07:50</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Worb RBS</t>
         </is>
       </c>
       <c r="L23" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Sozialdiakonin Lisa Gerber, Orgel Uta Pfautsch
-[...3 lines deleted...]
-      <c r="M23" t="inlineStr"/>
+          <t>Tagesausflug Lauenensee 
+Treffpunkt Worb RBS 7.50 Uhr / Abfahrt 8.00 Uhr, S7, Tageskarte SBB
+mit Picknick (bitte Voranmeldung ca. 10 Tage vorher)
+Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M23" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Konfirmations-Gottesdienst</t>
+          <t>Liturgischer Tagesbeginn</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>09:00</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L24" t="inlineStr">
         <is>
-          <t>Katechetin Regula Berger, Orgel Katrin Günther</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Seniorenausflug an den Brienzersee</t>
+          <t>Gemeinsamer Gottesdienst mit der Kirchgemeinde Vechigen</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>03</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>12:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Abfahrt Sternenplatz Worb</t>
+          <t>Kirche Vechigen</t>
         </is>
       </c>
       <c r="L25" t="inlineStr">
         <is>
-          <t>Treffpunkt Sternenplatz Worb, Abfahrt 12.30 Uhr
-[...7 lines deleted...]
-      </c>
+          <t>Pfarrerin Nadja Heimlicher, Pfarrer Matthias Felder, Musik offen</t>
+        </is>
+      </c>
+      <c r="M25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Gartencafé im Pfarrhausgarten der Kirche Worb</t>
+          <t>Konzert im Mittwuchträff</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>14:00</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Pfarrhausgarten Kirche Worb bei schlechtem Wetter KGH Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L26" t="inlineStr">
         <is>
-          <t>Es bewirtet Sie die Männergruppe Worb. Sie offeriert Kafi, Mineral und Kuchen</t>
+          <t>Konzert im Mittwuchträff mit Annette (Orgel) und Thomas Unternährer (Oboen) und Barbara Egli-Unternährer (Gesand / Jodel)
+Anschliessend Zvieri im Kirchgemeindehaus. Eintritt frei, Kollekte</t>
         </is>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>Hier finden Sie unseren Flyer Gartencafé 2026</t>
+          <t>Lüpfiges und Besinnliches aus dem Entlebuch sowie aus Barock und Klassikhier geht's zum Flyer</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Taufe und mit Frauenchor Richigen</t>
+          <t>Ökumenische Taizé-Feier</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>07</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>19:00</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L27" t="inlineStr">
         <is>
-          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch, Frauenchor Richigen
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch, Violine und Blockflöte Franziska Hauri</t>
         </is>
       </c>
       <c r="M27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Spaziergruppe Easy</t>
+          <t>Zäme ässe Generation 60plus</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>12:50</t>
+          <t>12:00</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Worb RBS</t>
+          <t>Kirchgemeindehaus Rüfenacht</t>
         </is>
       </c>
       <c r="L28" t="inlineStr">
         <is>
-          <t>Hegidorn - Allenlüften
-Treffpunkt: Worb RBS 12.50h, Abfahrt 13.00h. S7, Hinfahrt 5 Zonen Tageskarte. Leitung: Heidi Zwahlen, 031 839 96 77, Léonie Moser 079 645 59 26</t>
+          <t>Anmeldung bei Erika Neuhaus bis Montag, 14.9., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
         </is>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>unter Angebote Generation 60plus finden Sie die Spaziergruppe Easy Broschüre</t>
+          <t>oder hier direkt An- oder Abmelden</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Männergruppe</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>18:30</t>
+          <t>06:30</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Pfarrhausgarten Worb</t>
+          <t>Worb Dorf</t>
         </is>
       </c>
       <c r="L29" t="inlineStr">
         <is>
-          <t>öffentlicher Grillabend im Pfarrhausgarten Worb
-[...1 lines deleted...]
-keine Anmeldung erforderlich. Auskunft bei Harri Wäfler, Tel. 078 766 87 82</t>
+          <t>Wanderung von Münchwilen nach Lüdem bei Frauenfeld</t>
         </is>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>Hier geht's zum Flyer</t>
+          <t>Anmeldung erforderlichLeitung: Marianne Berger 031 839 39 37 / 079 534 50 61Dora lsaak 031 839 18 19 / 079 712 21 58unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Aussen-Gottesdienst zum Flüchtlingssonntag mit Frauenchor Richigen und interkulturellem Chor Worb</t>
+          <t>Gottesdienst zum Bettag mit Abendmahl und Chor Cantica Nova</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>11:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Enggistein Gutshof</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L30" t="inlineStr">
         <is>
-          <t>Interkulturelle Einweihungsfeier des Spielplatzes in Enggistein Gutshof mit Mittagessen
-Pfarrer Daniel Marti, Frauenchor Richigen mit dem Interkulturellem Chor Worb</t>
+          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch, Chor Cantica Nova
+Herzliche Einladung zum Café und Zwetschgenkuchenessen</t>
         </is>
       </c>
       <c r="M30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>09</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L31" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Annette Unternährer</t>
+          <t>Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Gottesdienst mit Chor EGW</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>04</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L32" t="inlineStr">
         <is>
-          <t>Anmeldung bei Erika Neuhaus bis Montag, 15.6., 11:30 Uhr, 031 839 50 77 oder erika.neuhaus@refkircheworb.ch</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrer Markus Zürcher, Orgel Uta Pfautsch, Chor EGW
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Wandergruppe Moderato</t>
+          <t>Abenteuerlager in Belp</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>08</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
-      <c r="G33" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Worb Dorf</t>
+          <t>«Hüsi», Jägerheimweg 286, 3123 Belp</t>
         </is>
       </c>
       <c r="L33" t="inlineStr">
-        <is>
-[...1382 lines deleted...]
-      <c r="L61" t="inlineStr">
         <is>
           <t>Gemeinsam werden wir drei spannende, erlebnisreiche Tage im schönen Gürbetal verbringen.
 Wir übernachten dort zweimal im gemütlichen, wunderschönen Lagerhaus «Hüsi».
 Kontaktperson/Leitung: Regula Berger, Katechetin</t>
         </is>
       </c>
+      <c r="M33" t="inlineStr">
+        <is>
+          <t>Infos/Link zur Anmeldung: Jugendarbeit Worbhier geht's zum Flyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Singprojekt</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L34" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M34" t="inlineStr"/>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>12:35</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L35" t="inlineStr">
+        <is>
+          <t>Bonstettenpark Gwatt - Thun
+Treffpunkt Worb RBS 12.35 Uhr / Abfahrt 12.43 Uhr, Bus, 6 Zonen Tageskarte
+Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M35" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L36" t="inlineStr">
+        <is>
+          <t>Anmeldung bei "noch offen" bis Montag, 12.10., 11:30 Uhr, 031 839 50 77</t>
+        </is>
+      </c>
+      <c r="M36" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Erntedank mit Jodler-Doppelquartett</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L37" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Jodler-Doppelquartett
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M37" t="inlineStr"/>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L38" t="inlineStr">
+        <is>
+          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M38" t="inlineStr"/>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>06:30</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L39" t="inlineStr">
+        <is>
+          <t>Wandertour Caumasee - Crestasee</t>
+        </is>
+      </c>
+      <c r="M39" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Josiane Schütz 031 981 11 63 / 078 867 52 51Marianne Berger 031 839 39 37 / 079 534 50 61unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>KINO UND NACHTESSEN</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L40" t="inlineStr">
+        <is>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M40" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 19.10.26: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>69er-Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>17:00</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L41" t="inlineStr">
+        <is>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Gitarre/Gesang Bruno Rainer
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M41" t="inlineStr"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L42" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M42" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Gottesdienst mit Abendmahl zum Reformationssonntag und mit Chor Cantica Nova</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>01</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L43" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther, Chor Cantica Nova
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M43" t="inlineStr"/>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Kirchenbasar mit liturgischem Tagesbeginn</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>04</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>in und um der Kirche/Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L44" t="inlineStr">
+        <is>
+          <t>Liturgischer Tagesbeginn zum Auftakt des Kirchenbasars. Kirchenmusikerin Katrin Günther.
+Sie sind herzlich eingeladen zu unserem traditionellen Basar mit Musik, Kulinarik, Ständen, Spiel und Spass. Mit den Einnahmen unterstützen wir ....</t>
+        </is>
+      </c>
+      <c r="M44" t="inlineStr">
+        <is>
+          <t>Infos zum Spendenprojekt folgendetailliertes Programm folgt</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>08</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L45" t="inlineStr">
+        <is>
+          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M45" t="inlineStr"/>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L46" t="inlineStr">
+        <is>
+          <t>Bönigen b. Interlaken - Interlaken West
+Treffpunkt Worb RBS 12.00 Uhr / Abfahrt 12.13 Uhr, Bus, 10 Zonen Tageskarte
+Leitung: Fritz Bösiger 031 351 13 16, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M46" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L47" t="inlineStr">
+        <is>
+          <t>Anmeldung bei "noch offen" bis Montag, 9.11., 11:30 Uhr, 031 839 50 77</t>
+        </is>
+      </c>
+      <c r="M47" t="inlineStr">
+        <is>
+          <t>oder hier direkt An- oder Abmelden</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>KINO UND NACHTESSEN</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>17:30</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L48" t="inlineStr">
+        <is>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M48" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 9.11.26: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Gottesdienst</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Kirche Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L49" t="inlineStr">
+        <is>
+          <t>Pfarrperson offen, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M49" t="inlineStr"/>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Ökumenische Taizé-Feier</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>19:00</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L50" t="inlineStr">
+        <is>
+          <t>Pfarrer Andy Vogt EGW, Orgel Uta Pfautsch</t>
+        </is>
+      </c>
+      <c r="M50" t="inlineStr"/>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>HEREINSPAZIERT....</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L51" t="inlineStr">
+        <is>
+          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
+        </is>
+      </c>
+      <c r="M51" t="inlineStr">
+        <is>
+          <t>Vorbereitet und moderiert offen</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Wandergruppe Moderato</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Fr</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>13:05</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Worb Dorf</t>
+        </is>
+      </c>
+      <c r="L52" t="inlineStr">
+        <is>
+          <t>Wanderung kleine Emme</t>
+        </is>
+      </c>
+      <c r="M52" t="inlineStr">
+        <is>
+          <t>Anmeldung erforderlichLeitung: Peter Kühn 031 839 19 92 / 079 822 92 25 Regula Bangeter 079 790 23 78unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum Ewigkeitssonntag</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L53" t="inlineStr">
+        <is>
+          <t>Pfarrteam, unter dem Lead von Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
+Herzliche Einladung zum Tee auf dem Friedhof Worb</t>
+        </is>
+      </c>
+      <c r="M53" t="inlineStr"/>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Fiire mit de Chliine</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L54" t="inlineStr">
+        <is>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M54" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Gottesdienst zum 1. Advent mit Abendmahl</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>09:30</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Kirche Worb</t>
+        </is>
+      </c>
+      <c r="L55" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
+        </is>
+      </c>
+      <c r="M55" t="inlineStr"/>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Ordentliche Kirchgemeindeversammlung</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>02</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>20:00</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Rüfenacht</t>
+        </is>
+      </c>
+      <c r="L56" t="inlineStr"/>
+      <c r="M56" t="inlineStr"/>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>Agenda, Veranstaltung</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Worber Weihnachtsmärit</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Sa</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>05</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Worb Weihnachtsmarkt</t>
+        </is>
+      </c>
+      <c r="L57" t="inlineStr">
+        <is>
+          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+        </is>
+      </c>
+      <c r="M57" t="inlineStr">
+        <is>
+          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Worber Weihnachtsmärit am 2. Advent</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>Worb Weihnachtsmarkt</t>
+        </is>
+      </c>
+      <c r="L58" t="inlineStr">
+        <is>
+          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+        </is>
+      </c>
+      <c r="M58" t="inlineStr">
+        <is>
+          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>Agenda, Gottesdienst</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Ökumenischer Gottesdienst zum 2. Advent auf dem Worber Weihnachtsmärit</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>So</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>06</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>10:00</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Worb Weihnachtsmarkt</t>
+        </is>
+      </c>
+      <c r="L59" t="inlineStr">
+        <is>
+          <t>Pfarrerin Nadja Heimlicher, Gemeindeleiter Peter Sladkovic-Büchel, Musik offen</t>
+        </is>
+      </c>
+      <c r="M59" t="inlineStr"/>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Spaziergruppe Easy</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Mi</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>12:35</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Worb RBS</t>
+        </is>
+      </c>
+      <c r="L60" t="inlineStr">
+        <is>
+          <t>Lochi / Richigengraben - Worb (Hirschen)
+Treffpunkt Worb RBS 12.35 Uhr / Abfahrt 12.42 Uhr, Bus, 2 Zonen
+Leitung: Léonie Moser 079 645 59 26, Heidi Zwahlen 031 839 96 77</t>
+        </is>
+      </c>
+      <c r="M60" t="inlineStr">
+        <is>
+          <t>unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>Agenda</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Zäme ässe Generation 60plus mit vorweihnachtlichem Zusammensein</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Do</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>2026</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>12:00</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Kirchgemeindehaus Worb</t>
+        </is>
+      </c>
+      <c r="L61" t="inlineStr">
+        <is>
+          <t>Nebst einem feinen Dezembermenü verweilen wir vor dem festlich geschmückten Weihnachtsbaum mit Musik, Liedern und einer Geschichte.
+(Dauer bis ca. 16:00 Uhr)</t>
+        </is>
+      </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>Flyer / Anmeldetalon folgen</t>
+          <t>Anmeldung bei noch offen bis Montag, 7.12., 11:30 Uhr, 031 839 50 77</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Singprojekt</t>
+          <t>Liturgischer Tagesbeginn</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>09:00</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L62" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
-Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Wandergruppe Moderato</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>11</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>09:45</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Worb Dorf</t>
         </is>
       </c>
       <c r="L63" t="inlineStr">
         <is>
-          <t>Anmeldung bei "noch offen" bis Montag, 12.10., 11:30 Uhr, 031 839 50 77</t>
+          <t>Winterwanderung bekanntes und unbekanntes Bern</t>
         </is>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>oder hier direkt An- oder Abmelden</t>
+          <t>Anmeldung erforderlichLeitung: Richard Volz 031 839 57 70 / 076 439 57 70 Peter Kühn 031 839 19 92 / 079 822 92 25unter Angebote Generation 60plus finden Sie detaillierte Informationen</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Gottesdienst zum Erntedank mit Jodler-Doppelquartett</t>
+          <t>Gottesdienst zum 3. Advent mit Chor VSeSe</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L64" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Annette Unternährer, Jodler-Doppelquartett
+          <t>Pfarrer Daniel Marti, Orgel Katrin Günther, Chor VSeSe
 Herzliche Einladung zum Apéro</t>
         </is>
       </c>
       <c r="M64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Ökumenische Taizé-Feier</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Mi</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>19:00</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L65" t="inlineStr">
         <is>
-          <t>Gemeindeleiter Peter Sladkovic-Büchel, Orgel Katrin Günther</t>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch</t>
         </is>
       </c>
       <c r="M65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>69er-Gottesdienst</t>
+          <t>Lichtbringendes Sternsingen mit Gottesdienst</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>18</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>18:30</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L66" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch
-[...3 lines deleted...]
-      <c r="M66" t="inlineStr"/>
+          <t>Nachdem die Sternsängerinnen und Sternsänger der vierten Klasse in Worb und Rüfenacht das Friedenslicht aus Bethlehem verteilt haben, schliessen wir in der reformierten Kirche Worb mit einem Gottesdienst ab. Anschliessend Suppe und Punsch auf dem Kirchenvorplatz.
+Team Katechetik, Pfarrerin Rahel Vögeli, Orgel in Kirche Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M66" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> weitere Details und Sing-Standorte werden noch mitgeteilt </t>
+        </is>
+      </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Gottesdienst mit Abendmahl zum Reformationssonntag und mit Chor Cantica Nova</t>
+          <t>Gottesdienst zum 4. Advent</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>01</t>
+          <t>20</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>17:00</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther, Chor Cantica Nova
-Herzliche Einladung zum Apéro</t>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Kirchenbasar mit liturgischem Tagesbeginn</t>
+          <t>Familien-Gottesdienst am Heiligen Abend - Mitsingweihnacht</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>04</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>16:30</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>in und um der Kirche/Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L68" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn zum Auftakt des Kirchenbasars. Kirchenmusikerin Katrin Günther.
-Sie sind herzlich eingeladen zu unserem traditionellen Basar mit Musik, Kulinarik, Ständen, Spiel und Spass. Mit den Einnahmen unterstützen wir ....</t>
+          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch</t>
         </is>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>Infos zum Spendenprojekt folgendetailliertes Programm folgt</t>
+          <t>Mitsingweihnacht - ein Singprojekt für Kinder -Weihnachtsfeier für Klein und GrossFlyer folgt</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Gemeinsames Feiern am Heiligen Abend</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Do</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>08</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>18:00</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirchgemeindehaus Rüfenacht</t>
         </is>
       </c>
       <c r="L69" t="inlineStr">
         <is>
-          <t>Pfarrerin Rahel Vögeli, Orgel Uta Pfautsch
-[...3 lines deleted...]
-      <c r="M69" t="inlineStr"/>
+          <t>Pfarrperson offen, Sozialdiakonin noch offen, Musik Annette Unternährer</t>
+        </is>
+      </c>
+      <c r="M69" t="inlineStr">
+        <is>
+          <t>Programm folgt</t>
+        </is>
+      </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus</t>
+          <t>Gottesdienst zur Christnacht</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Do</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
           <t>12</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>22:00</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Rüfenacht</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L70" t="inlineStr">
         <is>
-          <t>Anmeldung bei "noch offen" bis Montag, 9.11., 11:30 Uhr, 031 839 50 77</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrperson offen, Orgel Katrin Günther</t>
+        </is>
+      </c>
+      <c r="M70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Gottesdienst an Weihnachten mit Abendmahl und Chor Cantica Nova</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>25</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L71" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Katrin Günther
-Herzliche Einladung zum Kirchenkaffee</t>
+          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Chor Cantica Nova</t>
         </is>
       </c>
       <c r="M71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>So</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>12</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>2026</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>09:30</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L72" t="inlineStr">
         <is>
-          <t>Pfarrer Andy Vogt EGW, Orgel Uta Pfautsch</t>
+          <t>Pfarrerin Rahel Vögeli, Orgel Katrin Günther
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Agenda</t>
+          <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>HEREINSPAZIERT....</t>
+          <t>Gottesdienst, Wort und Musik zum Neuen Jahr</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>01</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>17:00</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Rüfenacht</t>
         </is>
       </c>
       <c r="L73" t="inlineStr">
         <is>
-          <t>Hereinspaziert lädt dazu ein, sich vertieft mit dem gegebenen Thema auseinander zu setzen: Anregend, nachdenklich, unterhaltend.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pfarrperson offen, Orgel Annette Unternährer
+Herzliche Einladung zum Apéro</t>
+        </is>
+      </c>
+      <c r="M73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Gottesdienst zum Ewigkeitssonntag</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>03</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L74" t="inlineStr">
         <is>
-          <t>Pfarrteam, unter dem Lead von Pfarrerin Rahel Vögeli, Orgel Annette Unternährer
-Herzliche Einladung zum Tee auf dem Friedhof Worb</t>
+          <t>Pfarrperson offen, Musik offen
+Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Agenda, Gottesdienst</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Gottesdienst zum 1. Advent mit Abendmahl</t>
+          <t>Gottesdienst</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>So</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>09:30</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L75" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
+          <t>Pfarrperson offen, Musik offen
 Herzliche Einladung zum Kirchenkaffee</t>
         </is>
       </c>
       <c r="M75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Agenda, Veranstaltung</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Worber Weihnachtsmärit</t>
+          <t>KINO UND NACHTESSEN</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Sa</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>05</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>10:00</t>
+          <t>17:30</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Worb Weihnachtsmarkt</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L76" t="inlineStr">
         <is>
-          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
         </is>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 18.1.27: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Worber Weihnachtsmärit am 2. Advent</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>23</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>01</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Worb Weihnachtsmarkt</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L77" t="inlineStr">
         <is>
-          <t>Die Kirchgemeinde Worb wird dieses Jahr auf dem Weihnachtsmarkt einen Stand haben.</t>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
         </is>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>weitere Infos auf Webseite Worber Weihnacht – Weihnachten in Worb</t>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Ökumenischer Gottesdienst zum 2. Advent auf dem Worber Weihnachtsmärit</t>
+          <t>enterTrainings - Jungleiterausbildung</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>06</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>02</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>2026</t>
-[...11 lines deleted...]
-      </c>
+          <t>2027</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr"/>
       <c r="L78" t="inlineStr">
         <is>
-          <t>Pfarrperson offen, Gemeindeleiter Peter Sladkovic-Büchel, Musik offen</t>
-[...2 lines deleted...]
-      <c r="M78" t="inlineStr"/>
+          <t>Ausbildung für junge Leitende im Rahmen von «Jugend gestaltet Kirche»</t>
+        </is>
+      </c>
+      <c r="M78" t="inlineStr">
+        <is>
+          <t>erstes Modul von insgesamt drei Modulennäheres hier im Flyer</t>
+        </is>
+      </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Zäme ässe Generation 60plus mit vorweihnachtlichem Zusammensein</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>02</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>12:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Worb</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L79" t="inlineStr">
         <is>
-          <t>Nebst einem feinen Dezembermenü verweilen wir vor dem festlich geschmückten Weihnachtsbaum mit Musik, Liedern und einer Geschichte.
-(Dauer bis ca. 16:00 Uhr)</t>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
         </is>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>Anmeldung bei noch offen bis Montag, 7.12., 11:30 Uhr, 031 839 50 77</t>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Liturgischer Tagesbeginn</t>
+          <t>Ökumenischer Suppentag</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>05</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>09:00</t>
+          <t>11:30</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L80" t="inlineStr">
         <is>
-          <t>Kirchenmusikerin Katrin Günther. Herzliche Einladung zum Kirchenkaffee</t>
-[...2 lines deleted...]
-      <c r="M80" t="inlineStr"/>
+          <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
+        </is>
+      </c>
+      <c r="M80" t="inlineStr">
+        <is>
+          <t>Gemüsesuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenAuskunft Name, Tel, Mail noch offenFlyer folgt</t>
+        </is>
+      </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Gottesdienst zum 3. Advent mit Chor VSeSe</t>
+          <t>Ökumenischer Suppentag</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>12</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>11:30</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Pfarrei St. Martin, Worb oder EGW Worb, Bernstrasse 11</t>
         </is>
       </c>
       <c r="L81" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Katrin Günther, Chor VSeSe
-[...3 lines deleted...]
-      <c r="M81" t="inlineStr"/>
+          <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
+        </is>
+      </c>
+      <c r="M81" t="inlineStr">
+        <is>
+          <t>Gerstensuppe oder Kartoffelsuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenFlyer folgt</t>
+        </is>
+      </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Ökumenische Taizé-Feier</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Mi</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>13</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>19:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L82" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch</t>
-[...2 lines deleted...]
-      <c r="M82" t="inlineStr"/>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M82" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda, Veranstaltung</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>voraussichtlich lichtbringendes Sternsingen mit Aussendungsfeier in der reformierten Kirche Worb</t>
+          <t>Ökumenischer Suppentag</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Fr</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>19</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>03</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>16:30</t>
+          <t>11:30</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Pfarrei St. Martin, Worb oder EGW Worb, Bernstrasse 11</t>
         </is>
       </c>
       <c r="L83" t="inlineStr">
         <is>
-          <t>Wir starten gemeinsam mit einer kurzen, öffentlichen Feier in der Kirche Worb und senden von dort die Sternsängerinnen und Sternsänger in die Quartiere und Ortschaften aus.
-Team Katechetik, Orgel in Kirche Katrin Günther</t>
+          <t>Es laden herzlich ein: Katholische Pfarrei St. Martin, Reformierte Kirchgemeinde Worb und Evangelisches Gemeinschaftswerk Worb</t>
         </is>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>Routenplan, Details und Mitwirkende werden noch mitgeteilt</t>
+          <t>Gerstensuppe oder Kartoffelsuppeauch Takeaway möglich, bitte eigenes Gefäss mitbringenFlyer folgt</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Gottesdienst zum 4. Advent</t>
+          <t>KINO UND NACHTESSEN</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Fr</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>02</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>04</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>17:00</t>
+          <t>17:30</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Kirche Worb</t>
+          <t>Kirchgemeindehaus Worb</t>
         </is>
       </c>
       <c r="L84" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch
-[...3 lines deleted...]
-      <c r="M84" t="inlineStr"/>
+          <t>Gemütlich zusammen essen und dann einen spannenden Film schauen. 
+Ein Angebot für Kinder und Jugendliche ab 7 bis 12 Jahre</t>
+        </is>
+      </c>
+      <c r="M84" t="inlineStr">
+        <is>
+          <t>Wir freuen uns auf dich! Regula Berger mit Hunden und Corinne Wyss. Auskunft und Anmeldung bis 30.3.27: Regula Berger 079 383 95 52 oder regula.berger@refkircheworb.chhier geht's zum Flyer (4 Daten)</t>
+        </is>
+      </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Familien-Gottesdienst am Heiligen Abend - Mitsingweihnacht</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>03</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>04</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>16:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L85" t="inlineStr">
         <is>
-          <t>Pfarrerin Nadja Heimlicher, Orgel Uta Pfautsch</t>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
         </is>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>Mitsingweihnacht - ein Singprojekt für Kinder -Weihnachtsfeier für Klein und GrossFlyer folgt</t>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Agenda</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Gemeinsames Feiern am Heiligen Abend</t>
+          <t>Kennenlernabend KUW</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Mi</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>07</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>04</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>18:00</t>
+          <t>17:30</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kirchgemeindehaus Rüfenacht</t>
+          <t>Start Kirche Worb, anschliessend KGH Worb</t>
         </is>
       </c>
       <c r="L86" t="inlineStr">
         <is>
-          <t>Pfarrperson offen, Sozialdiakonin noch offen, Musik Annette Unternährer</t>
+          <t>Einladung für interessierte Familien mit künftigen Erstklasskindern an den Informationsanlass Kennenlernabend KUW «Der Weg zur Konfirmation»</t>
         </is>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>Programm folgt</t>
+          <t>Der Abend lädt ein, Fragen bezüglich KUW zu stellen, gemeinsam die Kirche zu besichtigen und die Unterrichtenden kennen zu lernen. Anschliessend sind Gross und Klein zu einem gemeinsamen Pizzaessen im Kirchgemeindehaus eingeladen. Abschluss: ca. 19.30 Uhr. Wir freuen uns auf viele Familien! Anmeldungen gerne bis .... an: isabel.carreno@refkircheworb.chKatechetin/Koordinatorin Isabel Carreño und Katechetin Tabea MüllerFlyer folgt</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Gottesdienst zur Christnacht</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Do</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>22</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>05</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>22:00</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Kirche Rüfenacht</t>
+          <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L87" t="inlineStr">
         <is>
-          <t>Pfarrperson offen, Orgel Katrin Günther</t>
-[...2 lines deleted...]
-      <c r="M87" t="inlineStr"/>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M87" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Gottesdienst an Weihnachten mit Abendmahl und Chor Cantica Nova</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Fr</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>30</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>10:00</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L88" t="inlineStr">
         <is>
-          <t>Pfarrer Daniel Marti, Orgel Uta Pfautsch, Chor Cantica Nova</t>
-[...2 lines deleted...]
-      <c r="M88" t="inlineStr"/>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M88" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Agenda, Gottesdienst</t>
+          <t>Agenda</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Gottesdienst</t>
+          <t>Fiire mit de Chliine</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>So</t>
+          <t>Sa</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>11</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>2026</t>
+          <t>2027</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>09:30</t>
+          <t>10:00</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Kirche Worb</t>
         </is>
       </c>
       <c r="L89" t="inlineStr">
         <is>
-          <t>Pfarrerin Rahel Vögeli, Orgel Katrin Günther
-[...150 lines deleted...]
-      <c r="M92" t="inlineStr"/>
+          <t>Wir singen, erleben eine Geschichte, basteln, beten &amp; lachen zusammen
+gestaltet von Pfarrerin Rahel Vögeli, dem KUW-Team, den Organistinnen &amp; evtl. Freiwilligen</t>
+        </is>
+      </c>
+      <c r="M89" t="inlineStr">
+        <is>
+          <t>für Eltern/Begleitperson und Kinder ab 3 Jahren bis KindergartenalterFlyer</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>